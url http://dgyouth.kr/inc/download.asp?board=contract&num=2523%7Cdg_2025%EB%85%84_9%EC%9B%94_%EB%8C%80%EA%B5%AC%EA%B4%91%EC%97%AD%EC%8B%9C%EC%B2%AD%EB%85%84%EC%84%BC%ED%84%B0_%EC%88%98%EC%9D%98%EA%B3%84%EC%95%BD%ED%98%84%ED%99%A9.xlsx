--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -5,182 +5,138 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sympathy\성장지원\203_계약현황 공시(홈페이지)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{607AED90-0D9A-4F22-9730-9E02A4BB76E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1073A4F8-B82B-41EF-904C-7142278AB0CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="1560" windowWidth="27195" windowHeight="14520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="수의계약" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">수의계약!$A$3:$J$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">수의계약!$A$3:$I$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="16">
   <si>
     <t>계약금액</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>계약일자</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>계약방법</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>계약유형</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>계약사유</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>계약명</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>비고</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>연번</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>소액수의</t>
   </si>
   <si>
     <t>수의계약</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>담당팀</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>계약업체명</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>수의</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>지방계약법 시행령 제25조제1항5호나목</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>전략기획팀</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>2025 청년주간 콘텐츠 계약서</t>
-  </si>
-[...38 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2025년 대구광역시청년센터 계약정보 공개(9월)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="6" formatCode="&quot;₩&quot;#,##0;[Red]\-&quot;₩&quot;#,##0"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -201,59 +157,50 @@
       <b/>
       <sz val="20"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
-      <name val="맑은 고딕"/>
-[...7 lines deleted...]
-      <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
@@ -294,89 +241,86 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="쉼표 [0]" xfId="1" builtinId="6"/>
     <cellStyle name="쉼표 [0] 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 7" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
@@ -667,455 +611,419 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J13"/>
+  <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomLeft" activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.75" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.625" style="2" customWidth="1"/>
     <col min="3" max="3" width="54.5" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="13.375" style="4" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="19.75" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9" style="1"/>
+    <col min="9" max="9" width="39.25" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="31.5" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-    <row r="2" spans="1:10" ht="31.5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+      <c r="I1" s="17"/>
+    </row>
+    <row r="2" spans="1:9" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="5"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10" s="11" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="3" spans="1:9" s="11" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="14" t="s">
+      <c r="C3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="I3" s="12" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="8" t="s">
+      <c r="I3" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" s="11" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="8">
         <v>1</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="16">
+      <c r="D4" s="15">
         <v>45924</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="17">
+      <c r="H4" s="16">
         <v>800000</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="8">
         <v>2</v>
       </c>
-      <c r="B5" s="13" t="s">
+      <c r="B5" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="16">
+      <c r="D5" s="15">
         <v>45924</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="H5" s="17">
+      <c r="H5" s="16">
         <v>800000</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8">
         <v>3</v>
       </c>
-      <c r="B6" s="13" t="s">
+      <c r="B6" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="16">
+      <c r="D6" s="15">
         <v>45924</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="H6" s="17">
+      <c r="H6" s="16">
         <v>800000</v>
       </c>
       <c r="I6" s="6" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>4</v>
       </c>
-      <c r="B7" s="13" t="s">
+      <c r="B7" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="16">
+      <c r="D7" s="15">
         <v>45924</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="H7" s="17">
+      <c r="H7" s="16">
         <v>800000</v>
       </c>
       <c r="I7" s="6" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <v>5</v>
       </c>
-      <c r="B8" s="13" t="s">
+      <c r="B8" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="16">
+      <c r="D8" s="15">
         <v>45924</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="H8" s="17">
+      <c r="H8" s="16">
         <v>800000</v>
       </c>
       <c r="I8" s="6" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <v>6</v>
       </c>
-      <c r="B9" s="13" t="s">
+      <c r="B9" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="16">
+      <c r="D9" s="15">
         <v>45924</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="H9" s="17">
+      <c r="H9" s="16">
         <v>800000</v>
       </c>
       <c r="I9" s="6" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <v>7</v>
       </c>
-      <c r="B10" s="13" t="s">
+      <c r="B10" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="16">
+      <c r="D10" s="15">
         <v>45924</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="H10" s="17">
+      <c r="H10" s="16">
         <v>800000</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <v>8</v>
       </c>
-      <c r="B11" s="13" t="s">
+      <c r="B11" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="16">
+      <c r="D11" s="15">
         <v>45924</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="H11" s="17">
+      <c r="H11" s="16">
         <v>800000</v>
       </c>
       <c r="I11" s="6" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <v>9</v>
       </c>
-      <c r="B12" s="13" t="s">
+      <c r="B12" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="16">
+      <c r="D12" s="15">
         <v>45924</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="H12" s="17">
+      <c r="H12" s="16">
         <v>800000</v>
       </c>
       <c r="I12" s="6" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <v>10</v>
       </c>
-      <c r="B13" s="13" t="s">
+      <c r="B13" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="16">
+      <c r="D13" s="15">
         <v>45924</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="H13" s="17">
+      <c r="H13" s="16">
         <v>800000</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:J3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:J6">
+  <autoFilter ref="A3:I3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:I6">
       <sortCondition ref="D3"/>
     </sortState>
   </autoFilter>
   <mergeCells count="1">
-    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>수의계약</vt:lpstr>